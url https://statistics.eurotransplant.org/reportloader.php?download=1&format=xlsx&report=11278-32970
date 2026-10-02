--- v5 (2026-08-18)
+++ v6 (2026-10-02)
@@ -75,54 +75,54 @@
   <si>
     <t>lung</t>
   </si>
   <si>
     <t>liver</t>
   </si>
   <si>
     <t>split liver</t>
   </si>
   <si>
     <t>pancreas</t>
   </si>
   <si>
     <t>pancreatic islets</t>
   </si>
   <si>
     <t>Living donor</t>
   </si>
   <si>
     <t>Living</t>
   </si>
   <si>
     <t>Total transplants</t>
   </si>
   <si>
-    <t>Transplants in 2026/2025 (Jan-Jul), by country, by donor type, by organ type</t>
-[...2 lines deleted...]
-    <t>statistics.eurotransplant.org : 2248P_2026 : 09.08.2026 : counting recipient transplants by organ type (double lung/kidney=1)</t>
+    <t>Transplants in 2026/2025 (Jan-Aug), by country, by donor type, by organ type</t>
+  </si>
+  <si>
+    <t>statistics.eurotransplant.org : 2248P_2026 : 07.09.2026 : counting recipient transplants by organ type (double lung/kidney=1)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -427,509 +427,511 @@
       </c>
       <c r="I4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="12">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="E5" s="12">
-        <v>223</v>
+        <v>263</v>
       </c>
       <c r="F5" s="12">
-        <v>944</v>
+        <v>1064</v>
       </c>
       <c r="G5" s="12">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H5" s="12">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="I5" s="12">
-        <v>386</v>
+        <v>423</v>
       </c>
       <c r="J5" s="12">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K5" s="12"/>
       <c r="L5" s="13">
-        <v>1934</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="6" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A6" s="14"/>
       <c r="B6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="12">
-        <v>188</v>
+        <v>220</v>
       </c>
       <c r="E6" s="12">
-        <v>254</v>
+        <v>296</v>
       </c>
       <c r="F6" s="12">
-        <v>917</v>
+        <v>1078</v>
       </c>
       <c r="G6" s="12">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="H6" s="12">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="I6" s="12">
-        <v>334</v>
+        <v>376</v>
       </c>
       <c r="J6" s="12">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K6" s="12"/>
       <c r="L6" s="13">
-        <v>1893</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="7" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A7" s="15"/>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A8" s="14"/>
       <c r="B8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="12">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E8" s="12">
+        <v>46</v>
+      </c>
+      <c r="F8" s="12">
+        <v>275</v>
+      </c>
+      <c r="G8" s="12">
+        <v>25</v>
+      </c>
+      <c r="H8" s="12">
+        <v>20</v>
+      </c>
+      <c r="I8" s="12">
         <v>43</v>
       </c>
-      <c r="F8" s="12">
-[...5 lines deleted...]
-      <c r="H8" s="12">
+      <c r="J8" s="12">
         <v>18</v>
       </c>
-      <c r="I8" s="12">
-[...5 lines deleted...]
-      <c r="K8" s="12"/>
+      <c r="K8" s="12">
+        <v>2</v>
+      </c>
       <c r="L8" s="13">
-        <v>426</v>
+        <v>476</v>
       </c>
     </row>
     <row r="9" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A9" s="14"/>
       <c r="B9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="12">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E9" s="12">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F9" s="12">
-        <v>216</v>
+        <v>247</v>
       </c>
       <c r="G9" s="12">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="H9" s="12">
+        <v>19</v>
+      </c>
+      <c r="I9" s="12">
+        <v>48</v>
+      </c>
+      <c r="J9" s="12">
         <v>18</v>
       </c>
-      <c r="I9" s="12">
-[...4 lines deleted...]
-      </c>
       <c r="K9" s="12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L9" s="13">
-        <v>406</v>
+        <v>469</v>
       </c>
     </row>
     <row r="10" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A10" s="15"/>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
     </row>
     <row r="11" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A11" s="14"/>
       <c r="B11" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E11" s="12">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F11" s="12">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="G11" s="12">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H11" s="12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I11" s="12">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="J11" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K11" s="12"/>
       <c r="L11" s="13">
-        <v>427</v>
+        <v>485</v>
       </c>
     </row>
     <row r="12" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A12" s="14"/>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="12">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E12" s="12">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="F12" s="12">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="G12" s="12">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H12" s="12">
         <v>4</v>
       </c>
       <c r="I12" s="12">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="J12" s="12">
         <v>6</v>
       </c>
       <c r="K12" s="12">
         <v>1</v>
       </c>
       <c r="L12" s="13">
-        <v>410</v>
+        <v>467</v>
       </c>
     </row>
     <row r="13" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
     </row>
     <row r="14" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A14" s="14"/>
       <c r="B14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="12">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="E14" s="12">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="F14" s="12">
-        <v>501</v>
+        <v>566</v>
       </c>
       <c r="G14" s="12">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H14" s="12">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I14" s="12">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="J14" s="12">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="K14" s="12">
         <v>1</v>
       </c>
       <c r="L14" s="13">
-        <v>1003</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="15" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A15" s="14"/>
       <c r="B15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="12">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="E15" s="12">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="F15" s="12">
-        <v>476</v>
+        <v>552</v>
       </c>
       <c r="G15" s="12">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="H15" s="12">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="I15" s="12">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="J15" s="12">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K15" s="12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15" s="13">
-        <v>1000</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="16" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A16" s="15"/>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
     </row>
     <row r="17" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A17" s="14"/>
       <c r="B17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E17" s="12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F17" s="12">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G17" s="12"/>
       <c r="H17" s="12"/>
       <c r="I17" s="12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="13">
-        <v>55</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A18" s="14"/>
       <c r="B18" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="12">
         <v>2</v>
       </c>
       <c r="E18" s="12">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F18" s="12">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="13">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A19" s="15"/>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
     </row>
     <row r="20" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A20" s="14"/>
       <c r="B20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="12">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" s="12">
         <v>5</v>
       </c>
       <c r="F20" s="12">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="G20" s="12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H20" s="12">
         <v>2</v>
       </c>
       <c r="I20" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="13">
-        <v>82</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A21" s="14"/>
       <c r="B21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="12">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E21" s="12">
         <v>4</v>
       </c>
       <c r="F21" s="12">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G21" s="12">
         <v>8</v>
       </c>
       <c r="H21" s="12">
         <v>3</v>
       </c>
       <c r="I21" s="12">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J21" s="12">
         <v>2</v>
       </c>
       <c r="K21" s="12"/>
       <c r="L21" s="13">
-        <v>92</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A22" s="15"/>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
     </row>
     <row r="23" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A23" s="14"/>
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="12"/>
@@ -973,111 +975,111 @@
       </c>
     </row>
     <row r="25" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A25" s="15"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
     </row>
     <row r="26" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A26" s="16"/>
       <c r="B26" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="13">
-        <v>394</v>
+        <v>444</v>
       </c>
       <c r="E26" s="13">
-        <v>519</v>
+        <v>597</v>
       </c>
       <c r="F26" s="13">
-        <v>2006</v>
+        <v>2263</v>
       </c>
       <c r="G26" s="13">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="H26" s="13">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="I26" s="13">
-        <v>648</v>
+        <v>709</v>
       </c>
       <c r="J26" s="13">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="K26" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L26" s="13">
-        <v>3933</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="27" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A27" s="16"/>
       <c r="B27" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="13">
-        <v>385</v>
+        <v>452</v>
       </c>
       <c r="E27" s="13">
-        <v>578</v>
+        <v>664</v>
       </c>
       <c r="F27" s="13">
-        <v>1878</v>
+        <v>2187</v>
       </c>
       <c r="G27" s="13">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="H27" s="13">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="I27" s="13">
-        <v>580</v>
+        <v>656</v>
       </c>
       <c r="J27" s="13">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="K27" s="13">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L27" s="13">
-        <v>3842</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="28" s="1" customFormat="1" ht="7.4662" customHeight="1">
       <c r="A28" s="18"/>
       <c r="B28" s="19"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
     </row>
     <row r="29" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>0</v>
       </c>
@@ -1095,105 +1097,105 @@
       </c>
       <c r="I29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="K29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="L29" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="12">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E30" s="12">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F30" s="12">
-        <v>402</v>
+        <v>437</v>
       </c>
       <c r="G30" s="12">
         <v>28</v>
       </c>
       <c r="H30" s="12">
         <v>6</v>
       </c>
       <c r="I30" s="12">
-        <v>312</v>
+        <v>343</v>
       </c>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="13">
-        <v>839</v>
+        <v>911</v>
       </c>
     </row>
     <row r="31" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A31" s="14"/>
       <c r="B31" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="12">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E31" s="12">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F31" s="12">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="G31" s="12">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="H31" s="12">
         <v>4</v>
       </c>
       <c r="I31" s="12">
-        <v>275</v>
+        <v>307</v>
       </c>
       <c r="J31" s="12">
         <v>1</v>
       </c>
       <c r="K31" s="12"/>
       <c r="L31" s="13">
-        <v>814</v>
+        <v>907</v>
       </c>
     </row>
     <row r="32" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A32" s="15"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
     </row>
     <row r="33" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A33" s="14"/>
       <c r="B33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="12"/>
@@ -1214,260 +1216,260 @@
       <c r="A34" s="15"/>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
     </row>
     <row r="35" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A35" s="14"/>
       <c r="B35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="12">
         <v>2</v>
       </c>
       <c r="E35" s="12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F35" s="12">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="13">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A36" s="14"/>
       <c r="B36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E36" s="12">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F36" s="12">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G36" s="12"/>
       <c r="H36" s="12">
         <v>1</v>
       </c>
       <c r="I36" s="12">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="13">
-        <v>76</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" s="1" customFormat="1" ht="2.6665" customHeight="1">
       <c r="A37" s="15"/>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
     </row>
     <row r="38" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A38" s="16"/>
       <c r="B38" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="13">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E38" s="13">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F38" s="13">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="G38" s="13">
         <v>28</v>
       </c>
       <c r="H38" s="13">
         <v>6</v>
       </c>
       <c r="I38" s="13">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13">
-        <v>906</v>
+        <v>987</v>
       </c>
     </row>
     <row r="39" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A39" s="16"/>
       <c r="B39" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="13">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E39" s="13">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F39" s="13">
-        <v>449</v>
+        <v>501</v>
       </c>
       <c r="G39" s="13">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="H39" s="13">
         <v>5</v>
       </c>
       <c r="I39" s="13">
-        <v>294</v>
+        <v>328</v>
       </c>
       <c r="J39" s="13">
         <v>1</v>
       </c>
       <c r="K39" s="13"/>
       <c r="L39" s="13">
-        <v>892</v>
+        <v>995</v>
       </c>
     </row>
     <row r="40" s="1" customFormat="1" ht="7.4662" customHeight="1">
       <c r="A40" s="18"/>
       <c r="B40" s="19"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
     </row>
     <row r="41" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A41" s="16"/>
       <c r="B41" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="13">
-        <v>440</v>
+        <v>494</v>
       </c>
       <c r="E41" s="13">
-        <v>581</v>
+        <v>662</v>
       </c>
       <c r="F41" s="13">
-        <v>2442</v>
+        <v>2739</v>
       </c>
       <c r="G41" s="13">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="H41" s="13">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="I41" s="13">
-        <v>976</v>
+        <v>1071</v>
       </c>
       <c r="J41" s="13">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="K41" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L41" s="13">
-        <v>4839</v>
+        <v>5421</v>
       </c>
     </row>
     <row r="42" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A42" s="16"/>
       <c r="B42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="13">
-        <v>424</v>
+        <v>497</v>
       </c>
       <c r="E42" s="13">
-        <v>639</v>
+        <v>731</v>
       </c>
       <c r="F42" s="13">
-        <v>2327</v>
+        <v>2688</v>
       </c>
       <c r="G42" s="13">
-        <v>239</v>
+        <v>292</v>
       </c>
       <c r="H42" s="13">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="I42" s="13">
-        <v>874</v>
+        <v>984</v>
       </c>
       <c r="J42" s="13">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="K42" s="13">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L42" s="13">
-        <v>4734</v>
+        <v>5462</v>
       </c>
     </row>
     <row r="43" s="1" customFormat="1" ht="7.4662" customHeight="1"/>
     <row r="44" s="1" customFormat="1" ht="14.3991" customHeight="1">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="21"/>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
     </row>
     <row r="45" s="1" customFormat="1" ht="28.7982" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A44:M44"/>