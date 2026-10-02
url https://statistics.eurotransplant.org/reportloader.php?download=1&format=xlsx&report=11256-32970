--- v6 (2026-08-18)
+++ v7 (2026-10-02)
@@ -57,54 +57,54 @@
   <si>
     <t>Non-ET</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>kidney</t>
   </si>
   <si>
     <t>heart</t>
   </si>
   <si>
     <t>lung</t>
   </si>
   <si>
     <t>liver</t>
   </si>
   <si>
     <t>pancreas</t>
   </si>
   <si>
     <t>Any organ</t>
   </si>
   <si>
-    <t>Deceased donors used in 2026 (Jan-Jul), by donor country, by organ</t>
-[...2 lines deleted...]
-    <t>statistics.eurotransplant.org : 1048P_2026 : 09.08.2026 :  donors are counted for each organ type separately</t>
+    <t>Deceased donors used in 2026 (Jan-Aug), by donor country, by organ</t>
+  </si>
+  <si>
+    <t>statistics.eurotransplant.org : 1048P_2026 : 07.09.2026 :  donors are counted for each organ type separately</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="172" formatCode="General"/>
     <numFmt numFmtId="173" formatCode="0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
@@ -291,251 +291,251 @@
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" s="1" customFormat="1" ht="18.1322" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="5">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C4" s="5">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="D4" s="5">
-        <v>487</v>
+        <v>546</v>
       </c>
       <c r="E4" s="5">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="F4" s="5">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G4" s="5">
+        <v>5</v>
+      </c>
+      <c r="H4" s="5">
+        <v>214</v>
+      </c>
+      <c r="I4" s="5">
+        <v>18</v>
+      </c>
+      <c r="J4" s="5">
         <v>4</v>
       </c>
-      <c r="H4" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="K4" s="6">
-        <v>1044</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="5" s="1" customFormat="1" ht="18.1322" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="5">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C5" s="5">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D5" s="5">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="E5" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G5" s="5">
         <v>1</v>
       </c>
       <c r="H5" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J5" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K5" s="6">
-        <v>426</v>
+        <v>477</v>
       </c>
     </row>
     <row r="6" s="1" customFormat="1" ht="18.1322" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="5">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C6" s="5">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="D6" s="5">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="E6" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F6" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G6" s="5">
         <v>2</v>
       </c>
       <c r="H6" s="5">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="I6" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J6" s="5">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="K6" s="6">
-        <v>419</v>
+        <v>481</v>
       </c>
     </row>
     <row r="7" s="1" customFormat="1" ht="18.1322" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="5">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="C7" s="5">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="D7" s="5">
-        <v>505</v>
+        <v>564</v>
       </c>
       <c r="E7" s="5">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F7" s="5">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="G7" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" s="5">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="I7" s="5">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="J7" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K7" s="6">
-        <v>1031</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="8" s="1" customFormat="1" ht="18.1322" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C8" s="5">
         <v>8</v>
       </c>
       <c r="D8" s="5">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E8" s="5">
+        <v>4</v>
+      </c>
+      <c r="F8" s="5">
         <v>3</v>
       </c>
-      <c r="F8" s="5">
+      <c r="G8" s="5">
         <v>2</v>
       </c>
-      <c r="G8" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="H8" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" s="5">
         <v>1</v>
       </c>
       <c r="J8" s="5"/>
       <c r="K8" s="6">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9" s="1" customFormat="1" ht="18.1322" customHeight="1">
       <c r="A9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="C9" s="6">
-        <v>216</v>
+        <v>248</v>
       </c>
       <c r="D9" s="6">
-        <v>585</v>
+        <v>662</v>
       </c>
       <c r="E9" s="6">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F9" s="6">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G9" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" s="6">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="I9" s="6">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="J9" s="6">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="K9" s="6">
-        <v>1314</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="10" s="1" customFormat="1" ht="5.333" customHeight="1"/>
     <row r="11" s="1" customFormat="1" ht="14.3991" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
     </row>
     <row r="12" s="1" customFormat="1" ht="28.7982" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A11:L11"/>
   </mergeCells>