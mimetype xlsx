--- v0 (2025-12-20)
+++ v1 (2026-09-16)
@@ -186,51 +186,51 @@
   <si>
     <t>spouse/partner</t>
   </si>
   <si>
     <t>non blood-related family</t>
   </si>
   <si>
     <t>other non blood-related</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Highly Immunized</t>
   </si>
   <si>
     <t>Kidney transplants (living donor) in 2019, by country, by characteristic</t>
   </si>
   <si>
-    <t xml:space="preserve">statistics.eurotransplant.org : 2173P_2019_kidney : 10.02.2025 : </t>
+    <t xml:space="preserve">statistics.eurotransplant.org : 2173P_2019_kidney : 12.02.2026 : </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -479,62 +479,62 @@
       <c r="E5" s="6">
         <v>1</v>
       </c>
       <c r="F5" s="6">
         <v>1</v>
       </c>
       <c r="G5" s="6">
         <v>10</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="7">
         <v>38</v>
       </c>
     </row>
     <row r="6" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="6">
         <v>12</v>
       </c>
       <c r="C6" s="6">
         <v>1</v>
       </c>
       <c r="D6" s="6">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="6">
         <v>1</v>
       </c>
       <c r="G6" s="6">
         <v>27</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="7">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="6">
         <v>8</v>
       </c>
       <c r="C7" s="6">
         <v>8</v>
       </c>
       <c r="D7" s="6">
         <v>86</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="6">
         <v>1</v>
       </c>
       <c r="G7" s="6">
         <v>45</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="7">
         <v>148</v>
@@ -600,64 +600,64 @@
       </c>
       <c r="D10" s="6">
         <v>12</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6">
         <v>9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="7">
         <v>23</v>
       </c>
     </row>
     <row r="11" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="6">
         <v>41</v>
       </c>
       <c r="C11" s="6">
         <v>29</v>
       </c>
       <c r="D11" s="6">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E11" s="6">
         <v>28</v>
       </c>
       <c r="F11" s="6">
         <v>4</v>
       </c>
       <c r="G11" s="6">
         <v>329</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="7">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="12" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>78</v>
       </c>
       <c r="C12" s="7">
         <v>45</v>
       </c>
       <c r="D12" s="7">
         <v>520</v>
       </c>
       <c r="E12" s="7">
         <v>30</v>
       </c>
       <c r="F12" s="7">
         <v>7</v>
       </c>
       <c r="G12" s="7">
         <v>502</v>
       </c>
       <c r="H12" s="7"/>
@@ -2110,89 +2110,89 @@
         <v>199</v>
       </c>
       <c r="E80" s="6">
         <v>8</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="6">
         <v>121</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="7">
         <v>367</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A81" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B81" s="6">
         <v>1</v>
       </c>
       <c r="C81" s="6">
         <v>2</v>
       </c>
       <c r="D81" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" s="6">
         <v>3</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="6">
         <v>24</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="7">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="82" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A82" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="6">
         <v>7</v>
       </c>
       <c r="C82" s="6">
         <v>3</v>
       </c>
       <c r="D82" s="6">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E82" s="6">
         <v>3</v>
       </c>
       <c r="F82" s="6">
         <v>2</v>
       </c>
       <c r="G82" s="6">
         <v>136</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="7">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="83" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="7">
         <v>78</v>
       </c>
       <c r="C83" s="7">
         <v>45</v>
       </c>
       <c r="D83" s="7">
         <v>520</v>
       </c>
       <c r="E83" s="7">
         <v>30</v>
       </c>
       <c r="F83" s="7">
         <v>7</v>
       </c>
       <c r="G83" s="7">
         <v>502</v>
       </c>
       <c r="H83" s="7"/>