--- v0 (2025-12-26)
+++ v1 (2026-05-05)
@@ -180,51 +180,51 @@
   <si>
     <t>other blood-related</t>
   </si>
   <si>
     <t>spouse/partner</t>
   </si>
   <si>
     <t>non blood-related family</t>
   </si>
   <si>
     <t>other non blood-related</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Kidney transplants (living donor) in 2022, by country, by characteristic</t>
   </si>
   <si>
-    <t xml:space="preserve">statistics.eurotransplant.org : 2173P_2022_kidney : 10.02.2025 : </t>
+    <t xml:space="preserve">statistics.eurotransplant.org : 2173P_2022_kidney : 12.02.2026 : </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -421,60 +421,60 @@
       <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="6">
         <v>2</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6">
         <v>10</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="6">
         <v>1</v>
       </c>
       <c r="C5" s="6">
         <v>1</v>
       </c>
       <c r="D5" s="6">
         <v>7</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6">
         <v>13</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="7">
         <v>22</v>
       </c>
     </row>
@@ -594,64 +594,64 @@
         <v>12</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6">
         <v>8</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="7">
         <v>25</v>
       </c>
     </row>
     <row r="11" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="6">
         <v>32</v>
       </c>
       <c r="C11" s="6">
         <v>37</v>
       </c>
       <c r="D11" s="6">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E11" s="6">
         <v>49</v>
       </c>
       <c r="F11" s="6">
         <v>9</v>
       </c>
       <c r="G11" s="6">
         <v>375</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="7">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="12" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>55</v>
       </c>
       <c r="C12" s="7">
         <v>55</v>
       </c>
       <c r="D12" s="7">
         <v>535</v>
       </c>
       <c r="E12" s="7">
         <v>56</v>
       </c>
       <c r="F12" s="7">
         <v>10</v>
       </c>
       <c r="G12" s="7">
         <v>517</v>
       </c>
       <c r="H12" s="7">