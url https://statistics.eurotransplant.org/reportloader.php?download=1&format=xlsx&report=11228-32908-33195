--- v0 (2025-12-20)
+++ v1 (2026-09-16)
@@ -192,51 +192,51 @@
   <si>
     <t>non blood-related family</t>
   </si>
   <si>
     <t>other non blood-related</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>High Urgency</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Highly Immunized</t>
   </si>
   <si>
     <t>Kidney transplants (living donor) in 2017, by country, by characteristic</t>
   </si>
   <si>
-    <t xml:space="preserve">statistics.eurotransplant.org : 2173P_2017_kidney : 10.02.2025 : </t>
+    <t xml:space="preserve">statistics.eurotransplant.org : 2173P_2017_kidney : 12.02.2026 : </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1263,57 +1263,57 @@
       </c>
       <c r="I40" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="6">
         <v>25</v>
       </c>
       <c r="C41" s="6">
         <v>26</v>
       </c>
       <c r="D41" s="6">
         <v>176</v>
       </c>
       <c r="E41" s="6">
         <v>15</v>
       </c>
       <c r="F41" s="6">
         <v>5</v>
       </c>
       <c r="G41" s="6">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="H41" s="6">
         <v>1</v>
       </c>
       <c r="I41" s="7">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="42" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>15</v>
       </c>
       <c r="C42" s="6">
         <v>7</v>
       </c>
       <c r="D42" s="6">
         <v>76</v>
       </c>
       <c r="E42" s="6">
         <v>2</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="6">
         <v>39</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="7">
         <v>139</v>
@@ -1371,55 +1371,55 @@
       <c r="H44" s="6"/>
       <c r="I44" s="7">
         <v>209</v>
       </c>
     </row>
     <row r="45" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="6">
         <v>5</v>
       </c>
       <c r="C45" s="6">
         <v>4</v>
       </c>
       <c r="D45" s="6">
         <v>88</v>
       </c>
       <c r="E45" s="6">
         <v>5</v>
       </c>
       <c r="F45" s="6">
         <v>3</v>
       </c>
       <c r="G45" s="6">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="7">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="6">
         <v>1</v>
       </c>
       <c r="C46" s="6">
         <v>4</v>
       </c>
       <c r="D46" s="6">
         <v>27</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6">
         <v>9</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="7">
         <v>41</v>
       </c>
     </row>