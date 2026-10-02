--- v6 (2026-08-18)
+++ v7 (2026-10-02)
@@ -99,54 +99,54 @@
   <si>
     <t xml:space="preserve">liver + kidney </t>
   </si>
   <si>
     <t xml:space="preserve">split liver + kidney </t>
   </si>
   <si>
     <t xml:space="preserve">liver + pancreas </t>
   </si>
   <si>
     <t xml:space="preserve">pancreas + kidney </t>
   </si>
   <si>
     <t xml:space="preserve">pancreas islets + kidney </t>
   </si>
   <si>
     <t>Living donor transplants</t>
   </si>
   <si>
     <t>Living</t>
   </si>
   <si>
     <t>Total all transplants</t>
   </si>
   <si>
-    <t>Transplants in 2026 (Jan-Jul), by country, by donor type, by organ combination</t>
-[...2 lines deleted...]
-    <t>statistics.eurotransplant.org : 2058P_2026 : 09.08.2026 : based on transplant registration date</t>
+    <t>Transplants in 2026 (Jan-Aug), by country, by donor type, by organ combination</t>
+  </si>
+  <si>
+    <t>statistics.eurotransplant.org : 2058P_2026 : 07.09.2026 : based on transplant registration date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -391,239 +391,241 @@
       </c>
       <c r="G3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="8">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="D4" s="8">
-        <v>203</v>
+        <v>243</v>
       </c>
       <c r="E4" s="8">
-        <v>878</v>
+        <v>982</v>
       </c>
       <c r="F4" s="8">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="G4" s="8">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="H4" s="8">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="I4" s="8">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J4" s="8"/>
       <c r="K4" s="9">
-        <v>1817</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="5" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A5" s="10"/>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8">
         <v>1</v>
       </c>
       <c r="E5" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="9">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A6" s="10"/>
       <c r="B6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="8">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D6" s="8">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E6" s="8">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="F6" s="8">
+        <v>24</v>
+      </c>
+      <c r="G6" s="8">
         <v>20</v>
       </c>
-      <c r="G6" s="8">
+      <c r="H6" s="8">
+        <v>43</v>
+      </c>
+      <c r="I6" s="8">
         <v>18</v>
       </c>
-      <c r="H6" s="8">
-[...5 lines deleted...]
-      <c r="J6" s="8"/>
+      <c r="J6" s="8">
+        <v>2</v>
+      </c>
       <c r="K6" s="9">
-        <v>417</v>
+        <v>467</v>
       </c>
     </row>
     <row r="7" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A7" s="10"/>
       <c r="B7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D7" s="8">
         <v>3</v>
       </c>
       <c r="E7" s="8">
         <v>20</v>
       </c>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A8" s="10"/>
       <c r="B8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D8" s="8">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E8" s="8">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="F8" s="8">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G8" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H8" s="8">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="I8" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J8" s="8"/>
       <c r="K8" s="9">
-        <v>396</v>
+        <v>453</v>
       </c>
     </row>
     <row r="9" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A9" s="10"/>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D9" s="8">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="E9" s="8">
-        <v>489</v>
+        <v>552</v>
       </c>
       <c r="F9" s="8">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G9" s="8">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H9" s="8">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="I9" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J9" s="8">
         <v>1</v>
       </c>
       <c r="K9" s="9">
-        <v>973</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="10" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
+        <v>7</v>
+      </c>
+      <c r="D10" s="8">
         <v>6</v>
       </c>
-      <c r="D10" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="8">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="9">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A11" s="10"/>
       <c r="B11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8">
         <v>2</v>
       </c>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="9">
         <v>4</v>
       </c>
     </row>
     <row r="12" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A12" s="10"/>
@@ -699,184 +701,184 @@
       <c r="D15" s="8"/>
       <c r="E15" s="8">
         <v>1</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="16" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A16" s="10"/>
       <c r="B16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>3</v>
       </c>
       <c r="D16" s="8">
         <v>12</v>
       </c>
       <c r="E16" s="8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F16" s="8">
         <v>1</v>
       </c>
       <c r="G16" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H16" s="8">
         <v>1</v>
       </c>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="9">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A17" s="10"/>
       <c r="B17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8">
         <v>1</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="18" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A18" s="10"/>
       <c r="B18" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8">
         <v>2</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="9">
         <v>2</v>
       </c>
     </row>
     <row r="19" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A19" s="10"/>
       <c r="B19" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D19" s="8">
         <v>5</v>
       </c>
       <c r="E19" s="8">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F19" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G19" s="8">
         <v>2</v>
       </c>
       <c r="H19" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="9">
-        <v>76</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A20" s="10"/>
       <c r="B20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8">
         <v>1</v>
       </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="21" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A21" s="11"/>
       <c r="B21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="9">
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="D21" s="9">
-        <v>500</v>
+        <v>578</v>
       </c>
       <c r="E21" s="9">
-        <v>1938</v>
+        <v>2181</v>
       </c>
       <c r="F21" s="9">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="G21" s="9">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="H21" s="9">
-        <v>638</v>
+        <v>698</v>
       </c>
       <c r="I21" s="9">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="J21" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K21" s="9">
-        <v>3817</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="22" s="1" customFormat="1" ht="7.4662" customHeight="1">
       <c r="A22" s="13"/>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
     </row>
     <row r="23" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A23" s="2"/>
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>2</v>
@@ -889,173 +891,173 @@
       </c>
       <c r="G23" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="8">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D24" s="8">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E24" s="8">
-        <v>402</v>
+        <v>437</v>
       </c>
       <c r="F24" s="8">
         <v>28</v>
       </c>
       <c r="G24" s="8">
         <v>6</v>
       </c>
       <c r="H24" s="8">
-        <v>312</v>
+        <v>343</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="9">
-        <v>839</v>
+        <v>911</v>
       </c>
     </row>
     <row r="25" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A25" s="10"/>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8">
         <v>2</v>
       </c>
       <c r="D25" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" s="8">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="9">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A26" s="11"/>
       <c r="B26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="9">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D26" s="9">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E26" s="9">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="F26" s="9">
         <v>28</v>
       </c>
       <c r="G26" s="9">
         <v>6</v>
       </c>
       <c r="H26" s="9">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9">
-        <v>906</v>
+        <v>987</v>
       </c>
     </row>
     <row r="27" s="1" customFormat="1" ht="7.4662" customHeight="1">
       <c r="A27" s="13"/>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
     </row>
     <row r="28" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="9">
-        <v>428</v>
+        <v>481</v>
       </c>
       <c r="D28" s="9">
-        <v>562</v>
+        <v>643</v>
       </c>
       <c r="E28" s="9">
-        <v>2374</v>
+        <v>2657</v>
       </c>
       <c r="F28" s="9">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="G28" s="9">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="H28" s="9">
-        <v>966</v>
+        <v>1060</v>
       </c>
       <c r="I28" s="9">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="J28" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K28" s="9">
-        <v>4723</v>
+        <v>5287</v>
       </c>
     </row>
     <row r="29" s="1" customFormat="1" ht="7.4662" customHeight="1"/>
     <row r="30" s="1" customFormat="1" ht="14.3991" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
     </row>
     <row r="31" s="1" customFormat="1" ht="28.7982" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:L30"/>
   </mergeCells>