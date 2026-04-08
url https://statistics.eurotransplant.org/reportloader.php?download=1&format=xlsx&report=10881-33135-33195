--- v1 (2026-02-08)
+++ v2 (2026-04-08)
@@ -216,51 +216,51 @@
   <si>
     <t>non blood-related family</t>
   </si>
   <si>
     <t>other non blood-related</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>High Urgency</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Highly Immunized</t>
   </si>
   <si>
     <t>Kidney transplants (living donor) in All ET, by year, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2172P_All ET_kidney : 22.01.2026</t>
+    <t>statistics.eurotransplant.org : 2172P_All ET_kidney : 12.02.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -730,86 +730,86 @@
       <c r="C11" s="4">
         <v>753</v>
       </c>
       <c r="D11" s="4">
         <v>786</v>
       </c>
       <c r="E11" s="4">
         <v>684</v>
       </c>
       <c r="F11" s="4">
         <v>576</v>
       </c>
       <c r="G11" s="4">
         <v>697</v>
       </c>
       <c r="H11" s="4">
         <v>866</v>
       </c>
       <c r="I11" s="4">
         <v>934</v>
       </c>
       <c r="J11" s="4">
         <v>906</v>
       </c>
       <c r="K11" s="4">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="12" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
         <v>1338</v>
       </c>
       <c r="C12" s="6">
         <v>1294</v>
       </c>
       <c r="D12" s="6">
         <v>1329</v>
       </c>
       <c r="E12" s="6">
         <v>1183</v>
       </c>
       <c r="F12" s="6">
         <v>942</v>
       </c>
       <c r="G12" s="6">
         <v>1071</v>
       </c>
       <c r="H12" s="6">
         <v>1232</v>
       </c>
       <c r="I12" s="6">
         <v>1326</v>
       </c>
       <c r="J12" s="6">
         <v>1317</v>
       </c>
       <c r="K12" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="13" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A13" s="7"/>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
     </row>
     <row r="14" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="15" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>2</v>
@@ -954,86 +954,86 @@
       <c r="C19" s="4">
         <v>492</v>
       </c>
       <c r="D19" s="4">
         <v>478</v>
       </c>
       <c r="E19" s="4">
         <v>501</v>
       </c>
       <c r="F19" s="4">
         <v>384</v>
       </c>
       <c r="G19" s="4">
         <v>423</v>
       </c>
       <c r="H19" s="4">
         <v>512</v>
       </c>
       <c r="I19" s="4">
         <v>525</v>
       </c>
       <c r="J19" s="4">
         <v>518</v>
       </c>
       <c r="K19" s="4">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="20" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="6">
         <v>1338</v>
       </c>
       <c r="C20" s="6">
         <v>1294</v>
       </c>
       <c r="D20" s="6">
         <v>1329</v>
       </c>
       <c r="E20" s="6">
         <v>1183</v>
       </c>
       <c r="F20" s="6">
         <v>942</v>
       </c>
       <c r="G20" s="6">
         <v>1071</v>
       </c>
       <c r="H20" s="6">
         <v>1232</v>
       </c>
       <c r="I20" s="6">
         <v>1326</v>
       </c>
       <c r="J20" s="6">
         <v>1317</v>
       </c>
       <c r="K20" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="21" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A21" s="7"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
     </row>
     <row r="22" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="23" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>2</v>
@@ -1228,51 +1228,51 @@
     </row>
     <row r="31" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4">
         <v>170</v>
       </c>
       <c r="G31" s="4">
         <v>330</v>
       </c>
       <c r="H31" s="4">
         <v>540</v>
       </c>
       <c r="I31" s="4">
         <v>580</v>
       </c>
       <c r="J31" s="4">
         <v>519</v>
       </c>
       <c r="K31" s="4">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="32" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4">
         <v>156</v>
       </c>
       <c r="G32" s="4">
         <v>162</v>
       </c>
       <c r="H32" s="4">
         <v>167</v>
       </c>
       <c r="I32" s="4">
         <v>225</v>
       </c>
       <c r="J32" s="4">
         <v>215</v>
       </c>
@@ -1309,51 +1309,51 @@
     </row>
     <row r="34" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6">
         <v>942</v>
       </c>
       <c r="G34" s="6">
         <v>1071</v>
       </c>
       <c r="H34" s="6">
         <v>1232</v>
       </c>
       <c r="I34" s="6">
         <v>1326</v>
       </c>
       <c r="J34" s="6">
         <v>1317</v>
       </c>
       <c r="K34" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="35" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
     </row>
     <row r="36" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="37" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>2</v>
@@ -1463,51 +1463,51 @@
       <c r="C40" s="4">
         <v>271</v>
       </c>
       <c r="D40" s="4">
         <v>234</v>
       </c>
       <c r="E40" s="4">
         <v>238</v>
       </c>
       <c r="F40" s="4">
         <v>205</v>
       </c>
       <c r="G40" s="4">
         <v>220</v>
       </c>
       <c r="H40" s="4">
         <v>265</v>
       </c>
       <c r="I40" s="4">
         <v>229</v>
       </c>
       <c r="J40" s="4">
         <v>249</v>
       </c>
       <c r="K40" s="4">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="41" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="4">
         <v>150</v>
       </c>
       <c r="C41" s="4">
         <v>160</v>
       </c>
       <c r="D41" s="4">
         <v>172</v>
       </c>
       <c r="E41" s="4">
         <v>133</v>
       </c>
       <c r="F41" s="4">
         <v>117</v>
       </c>
       <c r="G41" s="4">
         <v>155</v>
       </c>
       <c r="H41" s="4">
@@ -1568,51 +1568,51 @@
       <c r="C43" s="6">
         <v>1294</v>
       </c>
       <c r="D43" s="6">
         <v>1329</v>
       </c>
       <c r="E43" s="6">
         <v>1183</v>
       </c>
       <c r="F43" s="6">
         <v>942</v>
       </c>
       <c r="G43" s="6">
         <v>1071</v>
       </c>
       <c r="H43" s="6">
         <v>1232</v>
       </c>
       <c r="I43" s="6">
         <v>1326</v>
       </c>
       <c r="J43" s="6">
         <v>1317</v>
       </c>
       <c r="K43" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="44" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A44" s="7"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
     </row>
     <row r="45" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="46" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A46" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>2</v>
@@ -1652,51 +1652,51 @@
       <c r="C47" s="4">
         <v>564</v>
       </c>
       <c r="D47" s="4">
         <v>574</v>
       </c>
       <c r="E47" s="4">
         <v>531</v>
       </c>
       <c r="F47" s="4">
         <v>437</v>
       </c>
       <c r="G47" s="4">
         <v>476</v>
       </c>
       <c r="H47" s="4">
         <v>533</v>
       </c>
       <c r="I47" s="4">
         <v>562</v>
       </c>
       <c r="J47" s="4">
         <v>569</v>
       </c>
       <c r="K47" s="4">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="4">
         <v>145</v>
       </c>
       <c r="C48" s="4">
         <v>139</v>
       </c>
       <c r="D48" s="4">
         <v>138</v>
       </c>
       <c r="E48" s="4">
         <v>127</v>
       </c>
       <c r="F48" s="4">
         <v>83</v>
       </c>
       <c r="G48" s="4">
         <v>102</v>
       </c>
       <c r="H48" s="4">
@@ -1862,51 +1862,51 @@
       <c r="C53" s="6">
         <v>1294</v>
       </c>
       <c r="D53" s="6">
         <v>1329</v>
       </c>
       <c r="E53" s="6">
         <v>1183</v>
       </c>
       <c r="F53" s="6">
         <v>942</v>
       </c>
       <c r="G53" s="6">
         <v>1071</v>
       </c>
       <c r="H53" s="6">
         <v>1232</v>
       </c>
       <c r="I53" s="6">
         <v>1326</v>
       </c>
       <c r="J53" s="6">
         <v>1317</v>
       </c>
       <c r="K53" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="54" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A54" s="7"/>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
     </row>
     <row r="55" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="56" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A56" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>2</v>
@@ -1946,51 +1946,51 @@
       <c r="C57" s="4">
         <v>1171</v>
       </c>
       <c r="D57" s="4">
         <v>1202</v>
       </c>
       <c r="E57" s="4">
         <v>1078</v>
       </c>
       <c r="F57" s="4">
         <v>851</v>
       </c>
       <c r="G57" s="4">
         <v>967</v>
       </c>
       <c r="H57" s="4">
         <v>1117</v>
       </c>
       <c r="I57" s="4">
         <v>1213</v>
       </c>
       <c r="J57" s="4">
         <v>1181</v>
       </c>
       <c r="K57" s="4">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="58" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="4">
         <v>145</v>
       </c>
       <c r="C58" s="4">
         <v>123</v>
       </c>
       <c r="D58" s="4">
         <v>127</v>
       </c>
       <c r="E58" s="4">
         <v>105</v>
       </c>
       <c r="F58" s="4">
         <v>91</v>
       </c>
       <c r="G58" s="4">
         <v>104</v>
       </c>
       <c r="H58" s="4">
@@ -2016,51 +2016,51 @@
       <c r="C59" s="6">
         <v>1294</v>
       </c>
       <c r="D59" s="6">
         <v>1329</v>
       </c>
       <c r="E59" s="6">
         <v>1183</v>
       </c>
       <c r="F59" s="6">
         <v>942</v>
       </c>
       <c r="G59" s="6">
         <v>1071</v>
       </c>
       <c r="H59" s="6">
         <v>1232</v>
       </c>
       <c r="I59" s="6">
         <v>1326</v>
       </c>
       <c r="J59" s="6">
         <v>1317</v>
       </c>
       <c r="K59" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="60" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A60" s="7"/>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
     </row>
     <row r="61" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="62" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A62" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>2</v>
@@ -2205,86 +2205,86 @@
       <c r="C66" s="4">
         <v>158</v>
       </c>
       <c r="D66" s="4">
         <v>153</v>
       </c>
       <c r="E66" s="4">
         <v>170</v>
       </c>
       <c r="F66" s="4">
         <v>103</v>
       </c>
       <c r="G66" s="4">
         <v>148</v>
       </c>
       <c r="H66" s="4">
         <v>133</v>
       </c>
       <c r="I66" s="4">
         <v>161</v>
       </c>
       <c r="J66" s="4">
         <v>161</v>
       </c>
       <c r="K66" s="4">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="6">
         <v>1338</v>
       </c>
       <c r="C67" s="6">
         <v>1294</v>
       </c>
       <c r="D67" s="6">
         <v>1329</v>
       </c>
       <c r="E67" s="6">
         <v>1183</v>
       </c>
       <c r="F67" s="6">
         <v>942</v>
       </c>
       <c r="G67" s="6">
         <v>1071</v>
       </c>
       <c r="H67" s="6">
         <v>1232</v>
       </c>
       <c r="I67" s="6">
         <v>1326</v>
       </c>
       <c r="J67" s="6">
         <v>1317</v>
       </c>
       <c r="K67" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="68" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A68" s="7"/>
       <c r="B68" s="8"/>
       <c r="C68" s="8"/>
       <c r="D68" s="8"/>
       <c r="E68" s="8"/>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
     </row>
     <row r="69" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="70" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A70" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>2</v>
@@ -2394,86 +2394,86 @@
       <c r="C73" s="4">
         <v>185</v>
       </c>
       <c r="D73" s="4">
         <v>207</v>
       </c>
       <c r="E73" s="4">
         <v>197</v>
       </c>
       <c r="F73" s="4">
         <v>157</v>
       </c>
       <c r="G73" s="4">
         <v>191</v>
       </c>
       <c r="H73" s="4">
         <v>210</v>
       </c>
       <c r="I73" s="4">
         <v>215</v>
       </c>
       <c r="J73" s="4">
         <v>254</v>
       </c>
       <c r="K73" s="4">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A74" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B74" s="6">
         <v>1338</v>
       </c>
       <c r="C74" s="6">
         <v>1294</v>
       </c>
       <c r="D74" s="6">
         <v>1329</v>
       </c>
       <c r="E74" s="6">
         <v>1183</v>
       </c>
       <c r="F74" s="6">
         <v>942</v>
       </c>
       <c r="G74" s="6">
         <v>1071</v>
       </c>
       <c r="H74" s="6">
         <v>1232</v>
       </c>
       <c r="I74" s="6">
         <v>1326</v>
       </c>
       <c r="J74" s="6">
         <v>1317</v>
       </c>
       <c r="K74" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="75" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A75" s="7"/>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
     </row>
     <row r="76" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A76" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>2</v>
       </c>
@@ -2617,51 +2617,51 @@
       <c r="C80" s="4">
         <v>47</v>
       </c>
       <c r="D80" s="4">
         <v>38</v>
       </c>
       <c r="E80" s="4">
         <v>42</v>
       </c>
       <c r="F80" s="4">
         <v>29</v>
       </c>
       <c r="G80" s="4">
         <v>40</v>
       </c>
       <c r="H80" s="4">
         <v>45</v>
       </c>
       <c r="I80" s="4">
         <v>44</v>
       </c>
       <c r="J80" s="4">
         <v>40</v>
       </c>
       <c r="K80" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A81" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="4">
         <v>7</v>
       </c>
       <c r="C81" s="4">
         <v>5</v>
       </c>
       <c r="D81" s="4">
         <v>4</v>
       </c>
       <c r="E81" s="4">
         <v>12</v>
       </c>
       <c r="F81" s="4">
         <v>3</v>
       </c>
       <c r="G81" s="4">
         <v>7</v>
       </c>
       <c r="H81" s="4">
@@ -2951,51 +2951,51 @@
       <c r="C90" s="6">
         <v>1294</v>
       </c>
       <c r="D90" s="6">
         <v>1329</v>
       </c>
       <c r="E90" s="6">
         <v>1183</v>
       </c>
       <c r="F90" s="6">
         <v>942</v>
       </c>
       <c r="G90" s="6">
         <v>1071</v>
       </c>
       <c r="H90" s="6">
         <v>1232</v>
       </c>
       <c r="I90" s="6">
         <v>1326</v>
       </c>
       <c r="J90" s="6">
         <v>1317</v>
       </c>
       <c r="K90" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="91" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A91" s="7"/>
       <c r="B91" s="8"/>
       <c r="C91" s="8"/>
       <c r="D91" s="8"/>
       <c r="E91" s="8"/>
       <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="8"/>
       <c r="I91" s="8"/>
       <c r="J91" s="8"/>
       <c r="K91" s="8"/>
     </row>
     <row r="92" s="1" customFormat="1" ht="533300e-6" customHeight="1"/>
     <row r="93" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A93" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>2</v>
@@ -3035,51 +3035,51 @@
       <c r="C94" s="4">
         <v>1227</v>
       </c>
       <c r="D94" s="4">
         <v>1270</v>
       </c>
       <c r="E94" s="4">
         <v>1148</v>
       </c>
       <c r="F94" s="4">
         <v>857</v>
       </c>
       <c r="G94" s="4">
         <v>981</v>
       </c>
       <c r="H94" s="4">
         <v>1149</v>
       </c>
       <c r="I94" s="4">
         <v>1204</v>
       </c>
       <c r="J94" s="4">
         <v>1202</v>
       </c>
       <c r="K94" s="4">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="95" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A95" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B95" s="4"/>
       <c r="C95" s="4">
         <v>1</v>
       </c>
       <c r="D95" s="4"/>
       <c r="E95" s="4"/>
       <c r="F95" s="4"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="4"/>
       <c r="J95" s="4"/>
       <c r="K95" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="96" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>67</v>
       </c>
@@ -3149,51 +3149,51 @@
       <c r="C98" s="6">
         <v>1294</v>
       </c>
       <c r="D98" s="6">
         <v>1329</v>
       </c>
       <c r="E98" s="6">
         <v>1183</v>
       </c>
       <c r="F98" s="6">
         <v>942</v>
       </c>
       <c r="G98" s="6">
         <v>1071</v>
       </c>
       <c r="H98" s="6">
         <v>1232</v>
       </c>
       <c r="I98" s="6">
         <v>1326</v>
       </c>
       <c r="J98" s="6">
         <v>1317</v>
       </c>
       <c r="K98" s="6">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="99" s="1" customFormat="1" ht="7.9995" customHeight="1">
       <c r="A99" s="7"/>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
       <c r="I99" s="8"/>
       <c r="J99" s="8"/>
       <c r="K99" s="8"/>
     </row>
     <row r="100" s="1" customFormat="1" ht="2.1332" customHeight="1"/>
     <row r="101" s="1" customFormat="1" ht="14.3991" customHeight="1">
       <c r="A101" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="10"/>
       <c r="D101" s="10"/>
       <c r="E101" s="10"/>
       <c r="F101" s="10"/>