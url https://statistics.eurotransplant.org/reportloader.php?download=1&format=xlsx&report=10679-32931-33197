--- v0 (2025-11-02)
+++ v1 (2026-09-16)
@@ -129,51 +129,51 @@
   <si>
     <t>LAS score</t>
   </si>
   <si>
     <t>0-30</t>
   </si>
   <si>
     <t>30-35</t>
   </si>
   <si>
     <t>35-40</t>
   </si>
   <si>
     <t>40-50</t>
   </si>
   <si>
     <t>50+</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Lung-only transplants (deceased donor) in 2020, by country, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2073P_2020_lung : 10.02.2025 :  excluding organ combinations</t>
+    <t>statistics.eurotransplant.org : 2073P_2020_lung : 12.02.2026 :  excluding organ combinations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1049,91 +1049,91 @@
       </c>
       <c r="F34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A35" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>3</v>
       </c>
       <c r="C35" s="6">
         <v>4</v>
       </c>
       <c r="D35" s="6">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="6">
         <v>9</v>
       </c>
       <c r="G35" s="6">
         <v>1</v>
       </c>
       <c r="H35" s="6">
         <v>3</v>
       </c>
       <c r="I35" s="7">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="6">
         <v>96</v>
       </c>
       <c r="C36" s="6">
         <v>88</v>
       </c>
       <c r="D36" s="6">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E36" s="6">
         <v>17</v>
       </c>
       <c r="F36" s="6">
         <v>77</v>
       </c>
       <c r="G36" s="6">
         <v>15</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="7">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="37" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="7">
         <v>99</v>
       </c>
       <c r="C37" s="7">
         <v>92</v>
       </c>
       <c r="D37" s="7">
         <v>340</v>
       </c>
       <c r="E37" s="7">
         <v>17</v>
       </c>
       <c r="F37" s="7">
         <v>86</v>
       </c>
       <c r="G37" s="7">
         <v>16</v>
       </c>
       <c r="H37" s="7">