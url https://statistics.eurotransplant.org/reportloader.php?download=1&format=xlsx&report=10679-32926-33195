--- v0 (2025-11-06)
+++ v1 (2026-09-16)
@@ -165,51 +165,51 @@
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Allocation program (donors 65+)</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>High Urgency</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Kidney-only transplants (deceased donor) in 2021, by country, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2073P_2021_kidney : 10.02.2025 :  excluding organ combinations</t>
+    <t>statistics.eurotransplant.org : 2073P_2021_kidney : 12.02.2026 :  excluding organ combinations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1805,95 +1805,95 @@
       </c>
       <c r="F63" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I63" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="6">
         <v>35</v>
       </c>
       <c r="C64" s="6">
         <v>7</v>
       </c>
       <c r="D64" s="6">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E64" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F64" s="6">
         <v>5</v>
       </c>
       <c r="G64" s="6">
         <v>46</v>
       </c>
       <c r="H64" s="6">
         <v>16</v>
       </c>
       <c r="I64" s="7">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="6">
         <v>213</v>
       </c>
       <c r="C65" s="6">
         <v>332</v>
       </c>
       <c r="D65" s="6">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="E65" s="6">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F65" s="6">
         <v>105</v>
       </c>
       <c r="G65" s="6">
         <v>405</v>
       </c>
       <c r="H65" s="6">
         <v>34</v>
       </c>
       <c r="I65" s="7">
-        <v>2461</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="7">
         <v>248</v>
       </c>
       <c r="C66" s="7">
         <v>339</v>
       </c>
       <c r="D66" s="7">
         <v>1443</v>
       </c>
       <c r="E66" s="7">
         <v>154</v>
       </c>
       <c r="F66" s="7">
         <v>110</v>
       </c>
       <c r="G66" s="7">
         <v>451</v>
       </c>
       <c r="H66" s="7">
@@ -1933,66 +1933,66 @@
       </c>
       <c r="F69" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I69" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A70" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B70" s="6">
         <v>176</v>
       </c>
       <c r="C70" s="6">
         <v>295</v>
       </c>
       <c r="D70" s="6">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="E70" s="6">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F70" s="6">
         <v>103</v>
       </c>
       <c r="G70" s="6">
         <v>283</v>
       </c>
       <c r="H70" s="6">
         <v>32</v>
       </c>
       <c r="I70" s="7">
-        <v>1921</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A71" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B71" s="6">
         <v>28</v>
       </c>
       <c r="C71" s="6">
         <v>24</v>
       </c>
       <c r="D71" s="6">
         <v>266</v>
       </c>
       <c r="E71" s="6">
         <v>8</v>
       </c>
       <c r="F71" s="6">
         <v>2</v>
       </c>
       <c r="G71" s="6">
         <v>103</v>
       </c>
       <c r="H71" s="6"/>
@@ -2014,66 +2014,66 @@
         <v>66</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="6"/>
       <c r="G72" s="6">
         <v>19</v>
       </c>
       <c r="H72" s="6">
         <v>2</v>
       </c>
       <c r="I72" s="7">
         <v>109</v>
       </c>
     </row>
     <row r="73" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A73" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="6">
         <v>35</v>
       </c>
       <c r="C73" s="6">
         <v>7</v>
       </c>
       <c r="D73" s="6">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E73" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F73" s="6">
         <v>5</v>
       </c>
       <c r="G73" s="6">
         <v>46</v>
       </c>
       <c r="H73" s="6">
         <v>16</v>
       </c>
       <c r="I73" s="7">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="7">
         <v>248</v>
       </c>
       <c r="C74" s="7">
         <v>339</v>
       </c>
       <c r="D74" s="7">
         <v>1443</v>
       </c>
       <c r="E74" s="7">
         <v>154</v>
       </c>
       <c r="F74" s="7">
         <v>110</v>
       </c>
       <c r="G74" s="7">
         <v>451</v>
       </c>
       <c r="H74" s="7">