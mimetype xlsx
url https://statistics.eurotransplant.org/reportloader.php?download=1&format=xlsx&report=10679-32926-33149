--- v0 (2026-01-08)
+++ v1 (2026-09-16)
@@ -105,51 +105,51 @@
   <si>
     <t>56-64</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>Allocation type</t>
   </si>
   <si>
     <t>Rescue</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>Kidney-pancreas-only transplants (deceased donor) in 2021, by country, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2073P_2021_kidney-pancreas : 10.02.2025 :  excluding organ combinations</t>
+    <t>statistics.eurotransplant.org : 2073P_2021_kidney-pancreas : 12.02.2026 :  excluding organ combinations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1031,87 +1031,87 @@
       <c r="D40" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="6">
         <v>2</v>
       </c>
       <c r="D41" s="6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="6">
         <v>1</v>
       </c>
       <c r="G41" s="6">
         <v>1</v>
       </c>
       <c r="H41" s="7">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="6">
         <v>13</v>
       </c>
       <c r="C42" s="6">
         <v>5</v>
       </c>
       <c r="D42" s="6">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E42" s="6">
         <v>4</v>
       </c>
       <c r="F42" s="6">
         <v>5</v>
       </c>
       <c r="G42" s="6">
         <v>12</v>
       </c>
       <c r="H42" s="7">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="43" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="7">
         <v>13</v>
       </c>
       <c r="C43" s="7">
         <v>7</v>
       </c>
       <c r="D43" s="7">
         <v>53</v>
       </c>
       <c r="E43" s="7">
         <v>4</v>
       </c>
       <c r="F43" s="7">
         <v>6</v>
       </c>
       <c r="G43" s="7">
         <v>13</v>
       </c>
       <c r="H43" s="7">