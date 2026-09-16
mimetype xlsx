--- v0 (2025-11-04)
+++ v1 (2026-09-16)
@@ -162,51 +162,51 @@
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Allocation program (donors 65+)</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>High Urgency</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Kidney-only transplants (deceased donor) in 2023, by country, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2073P_2023_kidney : 10.02.2025 :  excluding organ combinations</t>
+    <t>statistics.eurotransplant.org : 2073P_2023_kidney : 12.02.2026 :  excluding organ combinations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1285,95 +1285,95 @@
       </c>
       <c r="F40" s="6">
         <v>3</v>
       </c>
       <c r="G40" s="6">
         <v>21</v>
       </c>
       <c r="H40" s="6">
         <v>2</v>
       </c>
       <c r="I40" s="7">
         <v>52</v>
       </c>
     </row>
     <row r="41" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="6">
         <v>11</v>
       </c>
       <c r="C41" s="6">
         <v>24</v>
       </c>
       <c r="D41" s="6">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E41" s="6">
         <v>5</v>
       </c>
       <c r="F41" s="6">
         <v>10</v>
       </c>
       <c r="G41" s="6">
         <v>37</v>
       </c>
       <c r="H41" s="6">
         <v>5</v>
       </c>
       <c r="I41" s="7">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>28</v>
       </c>
       <c r="C42" s="6">
         <v>65</v>
       </c>
       <c r="D42" s="6">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E42" s="6">
         <v>22</v>
       </c>
       <c r="F42" s="6">
         <v>23</v>
       </c>
       <c r="G42" s="6">
         <v>117</v>
       </c>
       <c r="H42" s="6">
         <v>14</v>
       </c>
       <c r="I42" s="7">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="43" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="6">
         <v>127</v>
       </c>
       <c r="C43" s="6">
         <v>222</v>
       </c>
       <c r="D43" s="6">
         <v>377</v>
       </c>
       <c r="E43" s="6">
         <v>118</v>
       </c>
       <c r="F43" s="6">
         <v>61</v>
       </c>
       <c r="G43" s="6">
         <v>229</v>
       </c>
       <c r="H43" s="6">
@@ -1783,95 +1783,95 @@
       </c>
       <c r="F62" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A63" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="6">
         <v>37</v>
       </c>
       <c r="C63" s="6">
         <v>22</v>
       </c>
       <c r="D63" s="6">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E63" s="6">
         <v>10</v>
       </c>
       <c r="F63" s="6">
         <v>14</v>
       </c>
       <c r="G63" s="6">
         <v>57</v>
       </c>
       <c r="H63" s="6">
         <v>8</v>
       </c>
       <c r="I63" s="7">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="6">
         <v>202</v>
       </c>
       <c r="C64" s="6">
         <v>400</v>
       </c>
       <c r="D64" s="6">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="E64" s="6">
         <v>196</v>
       </c>
       <c r="F64" s="6">
         <v>109</v>
       </c>
       <c r="G64" s="6">
         <v>444</v>
       </c>
       <c r="H64" s="6">
         <v>42</v>
       </c>
       <c r="I64" s="7">
-        <v>2567</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="7">
         <v>239</v>
       </c>
       <c r="C65" s="7">
         <v>422</v>
       </c>
       <c r="D65" s="7">
         <v>1442</v>
       </c>
       <c r="E65" s="7">
         <v>206</v>
       </c>
       <c r="F65" s="7">
         <v>123</v>
       </c>
       <c r="G65" s="7">
         <v>501</v>
       </c>
       <c r="H65" s="7">
@@ -1905,155 +1905,157 @@
       </c>
       <c r="D68" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A69" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B69" s="6">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C69" s="6">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="D69" s="6">
-        <v>884</v>
+        <v>862</v>
       </c>
       <c r="E69" s="6">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F69" s="6">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G69" s="6">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="H69" s="6">
         <v>41</v>
       </c>
       <c r="I69" s="7">
-        <v>2041</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A70" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B70" s="6">
         <v>28</v>
       </c>
       <c r="C70" s="6">
         <v>48</v>
       </c>
       <c r="D70" s="6">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E70" s="6">
         <v>6</v>
       </c>
       <c r="F70" s="6">
         <v>7</v>
       </c>
       <c r="G70" s="6">
         <v>127</v>
       </c>
       <c r="H70" s="6">
         <v>1</v>
       </c>
       <c r="I70" s="7">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A71" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B71" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C71" s="6">
+        <v>10</v>
+      </c>
+      <c r="D71" s="6">
+        <v>52</v>
+      </c>
+      <c r="E71" s="6">
+        <v>1</v>
+      </c>
+      <c r="F71" s="6">
         <v>3</v>
       </c>
-      <c r="D71" s="6">
-[...5 lines deleted...]
-      </c>
       <c r="G71" s="6">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="7">
-        <v>49</v>
+        <v>109</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A72" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="6">
         <v>37</v>
       </c>
       <c r="C72" s="6">
         <v>22</v>
       </c>
       <c r="D72" s="6">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E72" s="6">
         <v>10</v>
       </c>
       <c r="F72" s="6">
         <v>14</v>
       </c>
       <c r="G72" s="6">
         <v>57</v>
       </c>
       <c r="H72" s="6">
         <v>8</v>
       </c>
       <c r="I72" s="7">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="73" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="7">
         <v>239</v>
       </c>
       <c r="C73" s="7">
         <v>422</v>
       </c>
       <c r="D73" s="7">
         <v>1442</v>
       </c>
       <c r="E73" s="7">
         <v>206</v>
       </c>
       <c r="F73" s="7">
         <v>123</v>
       </c>
       <c r="G73" s="7">
         <v>501</v>
       </c>
       <c r="H73" s="7">
@@ -2106,108 +2108,108 @@
     </row>
     <row r="77" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A77" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="6"/>
       <c r="D77" s="6"/>
       <c r="E77" s="6"/>
       <c r="F77" s="6"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="7"/>
     </row>
     <row r="78" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A78" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B78" s="6">
         <v>28</v>
       </c>
       <c r="C78" s="6">
         <v>48</v>
       </c>
       <c r="D78" s="6">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E78" s="6">
         <v>6</v>
       </c>
       <c r="F78" s="6">
         <v>7</v>
       </c>
       <c r="G78" s="6">
         <v>127</v>
       </c>
       <c r="H78" s="6">
         <v>1</v>
       </c>
       <c r="I78" s="7">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="79" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A79" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="6"/>
       <c r="D79" s="6"/>
       <c r="E79" s="6"/>
       <c r="F79" s="6"/>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="7"/>
     </row>
     <row r="80" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A80" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B80" s="6">
         <v>18</v>
       </c>
       <c r="C80" s="6">
         <v>9</v>
       </c>
       <c r="D80" s="6">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E80" s="6">
         <v>4</v>
       </c>
       <c r="F80" s="6">
         <v>6</v>
       </c>
       <c r="G80" s="6">
         <v>33</v>
       </c>
       <c r="H80" s="6">
         <v>3</v>
       </c>
       <c r="I80" s="7">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A81" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="7">
         <v>46</v>
       </c>
       <c r="C81" s="7">
         <v>57</v>
       </c>
       <c r="D81" s="7">
         <v>403</v>
       </c>
       <c r="E81" s="7">
         <v>10</v>
       </c>
       <c r="F81" s="7">
         <v>13</v>
       </c>
       <c r="G81" s="7">
         <v>160</v>
       </c>
       <c r="H81" s="7">