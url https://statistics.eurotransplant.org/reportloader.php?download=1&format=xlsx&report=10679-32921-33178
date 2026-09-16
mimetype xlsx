--- v0 (2025-11-04)
+++ v1 (2026-09-16)
@@ -129,51 +129,51 @@
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>06-10</t>
   </si>
   <si>
     <t>11-18</t>
   </si>
   <si>
     <t>19-24</t>
   </si>
   <si>
     <t>25-29</t>
   </si>
   <si>
     <t>30+</t>
   </si>
   <si>
     <t>High urgency</t>
   </si>
   <si>
     <t>Liver-only transplants (deceased donor) in 2023, by country, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2073P_2023_liver : 10.02.2025 :  excluding organ combinations, including whole and split livers</t>
+    <t>statistics.eurotransplant.org : 2073P_2023_liver : 12.02.2026 :  excluding organ combinations, including whole and split livers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1138,105 +1138,105 @@
       </c>
       <c r="E34" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="6">
+        <v>13</v>
+      </c>
+      <c r="C35" s="6">
         <v>14</v>
       </c>
-      <c r="C35" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="6">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E35" s="6">
         <v>3</v>
       </c>
       <c r="F35" s="6">
         <v>3</v>
       </c>
       <c r="G35" s="6">
         <v>24</v>
       </c>
       <c r="H35" s="6">
         <v>1</v>
       </c>
       <c r="I35" s="6">
         <v>5</v>
       </c>
       <c r="J35" s="7">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="36" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A36" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="6">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="6">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D36" s="6">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="E36" s="6">
         <v>63</v>
       </c>
       <c r="F36" s="6">
         <v>99</v>
       </c>
       <c r="G36" s="6">
         <v>151</v>
       </c>
       <c r="H36" s="6">
         <v>20</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="7">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="37" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="7">
         <v>115</v>
       </c>
       <c r="C37" s="7">
         <v>294</v>
       </c>
       <c r="D37" s="7">
         <v>794</v>
       </c>
       <c r="E37" s="7">
         <v>66</v>
       </c>
       <c r="F37" s="7">
         <v>102</v>
       </c>
       <c r="G37" s="7">
         <v>175</v>
       </c>
       <c r="H37" s="7">