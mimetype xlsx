--- v0 (2025-12-20)
+++ v1 (2026-09-16)
@@ -174,51 +174,51 @@
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Allocation program (donors 65+)</t>
   </si>
   <si>
     <t>Urgency at transplant</t>
   </si>
   <si>
     <t>Elective</t>
   </si>
   <si>
     <t>Highly Immunized</t>
   </si>
   <si>
     <t>High Urgency</t>
   </si>
   <si>
     <t>Immunized</t>
   </si>
   <si>
     <t>Kidney-only transplants (deceased donor) in 2016, by country, by characteristic</t>
   </si>
   <si>
-    <t>statistics.eurotransplant.org : 2073P_2016_kidney : 10.02.2025 :  excluding organ combinations</t>
+    <t>statistics.eurotransplant.org : 2073P_2016_kidney : 12.02.2026 :  excluding organ combinations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="00000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="00FFFFFF"/>
       <name val="Arial"/>
@@ -1943,99 +1943,99 @@
       </c>
       <c r="G64" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="6">
         <v>21</v>
       </c>
       <c r="C65" s="6">
         <v>11</v>
       </c>
       <c r="D65" s="6">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E65" s="6">
         <v>20</v>
       </c>
       <c r="F65" s="6">
         <v>7</v>
       </c>
       <c r="G65" s="6">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H65" s="6">
         <v>5</v>
       </c>
       <c r="I65" s="6">
         <v>2</v>
       </c>
       <c r="J65" s="7">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B66" s="6">
         <v>315</v>
       </c>
       <c r="C66" s="6">
         <v>416</v>
       </c>
       <c r="D66" s="6">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="E66" s="6">
         <v>277</v>
       </c>
       <c r="F66" s="6">
         <v>169</v>
       </c>
       <c r="G66" s="6">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="H66" s="6">
         <v>34</v>
       </c>
       <c r="I66" s="6"/>
       <c r="J66" s="7">
-        <v>2730</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A67" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="7">
         <v>336</v>
       </c>
       <c r="C67" s="7">
         <v>427</v>
       </c>
       <c r="D67" s="7">
         <v>1391</v>
       </c>
       <c r="E67" s="7">
         <v>297</v>
       </c>
       <c r="F67" s="7">
         <v>176</v>
       </c>
       <c r="G67" s="7">
         <v>406</v>
       </c>
       <c r="H67" s="7">
@@ -2082,67 +2082,67 @@
       </c>
       <c r="G70" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J70" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A71" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="6">
         <v>248</v>
       </c>
       <c r="C71" s="6">
         <v>383</v>
       </c>
       <c r="D71" s="6">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="E71" s="6">
         <v>253</v>
       </c>
       <c r="F71" s="6">
         <v>162</v>
       </c>
       <c r="G71" s="6">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H71" s="6">
         <v>34</v>
       </c>
       <c r="I71" s="6"/>
       <c r="J71" s="7">
-        <v>2128</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A72" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="6">
         <v>53</v>
       </c>
       <c r="C72" s="6">
         <v>25</v>
       </c>
       <c r="D72" s="6">
         <v>297</v>
       </c>
       <c r="E72" s="6">
         <v>24</v>
       </c>
       <c r="F72" s="6">
         <v>7</v>
       </c>
       <c r="G72" s="6">
         <v>62</v>
       </c>
       <c r="H72" s="6"/>
@@ -2164,69 +2164,69 @@
       <c r="D73" s="6">
         <v>82</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6">
         <v>30</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="7">
         <v>134</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A74" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B74" s="6">
         <v>21</v>
       </c>
       <c r="C74" s="6">
         <v>11</v>
       </c>
       <c r="D74" s="6">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E74" s="6">
         <v>20</v>
       </c>
       <c r="F74" s="6">
         <v>7</v>
       </c>
       <c r="G74" s="6">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H74" s="6">
         <v>5</v>
       </c>
       <c r="I74" s="6">
         <v>2</v>
       </c>
       <c r="J74" s="7">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="75" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="7">
         <v>336</v>
       </c>
       <c r="C75" s="7">
         <v>427</v>
       </c>
       <c r="D75" s="7">
         <v>1391</v>
       </c>
       <c r="E75" s="7">
         <v>297</v>
       </c>
       <c r="F75" s="7">
         <v>176</v>
       </c>
       <c r="G75" s="7">
         <v>406</v>
       </c>
       <c r="H75" s="7">
@@ -2273,67 +2273,67 @@
       </c>
       <c r="G78" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J78" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A79" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B79" s="6">
         <v>46</v>
       </c>
       <c r="C79" s="6">
         <v>5</v>
       </c>
       <c r="D79" s="6">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E79" s="6">
         <v>8</v>
       </c>
       <c r="F79" s="6">
         <v>3</v>
       </c>
       <c r="G79" s="6">
         <v>9</v>
       </c>
       <c r="H79" s="6">
         <v>1</v>
       </c>
       <c r="I79" s="6"/>
       <c r="J79" s="7">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="80" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A80" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B80" s="6">
         <v>53</v>
       </c>
       <c r="C80" s="6">
         <v>25</v>
       </c>
       <c r="D80" s="6">
         <v>297</v>
       </c>
       <c r="E80" s="6">
         <v>24</v>
       </c>
       <c r="F80" s="6">
         <v>7</v>
       </c>
       <c r="G80" s="6">
         <v>62</v>
       </c>
       <c r="H80" s="6"/>
@@ -2351,67 +2351,67 @@
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="6">
         <v>5</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="6"/>
       <c r="G81" s="6">
         <v>1</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="7">
         <v>8</v>
       </c>
     </row>
     <row r="82" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A82" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B82" s="6">
         <v>7</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="6">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E82" s="6">
         <v>8</v>
       </c>
       <c r="F82" s="6">
         <v>1</v>
       </c>
       <c r="G82" s="6">
         <v>5</v>
       </c>
       <c r="H82" s="6">
         <v>1</v>
       </c>
       <c r="I82" s="6"/>
       <c r="J82" s="7">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="83" s="1" customFormat="1" ht="17.5989" customHeight="1">
       <c r="A83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B83" s="7">
         <v>108</v>
       </c>
       <c r="C83" s="7">
         <v>30</v>
       </c>
       <c r="D83" s="7">
         <v>438</v>
       </c>
       <c r="E83" s="7">
         <v>40</v>
       </c>
       <c r="F83" s="7">
         <v>11</v>
       </c>
       <c r="G83" s="7">
         <v>77</v>
       </c>
       <c r="H83" s="7">